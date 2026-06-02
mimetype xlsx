--- v0 (2026-04-18)
+++ v1 (2026-06-02)
@@ -68,104 +68,104 @@
     <t>18/02/2025
 R$ 12.000,00</t>
   </si>
   <si>
     <t>18/02/2025 a 31/12/2025</t>
   </si>
   <si>
     <t>011/2025</t>
   </si>
   <si>
     <t>CÂMARA MUNICIPAL DE FEIRA NOVA DO MARANHÃO
 Contratação de empresas fornecedora de gêneros ali...</t>
   </si>
   <si>
     <t>JÓ DA S. SANTOS - ME
 19.488.960/0001-70</t>
   </si>
   <si>
     <t>15/01/2025
 R$ 49.104,50</t>
   </si>
   <si>
     <t>15/01/2025 a 31/12/2025</t>
   </si>
   <si>
+    <t>010/2025</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE FEIRA NOVA DO MARANHÃO
+Contratação de empresas fornecedora de materiais d...</t>
+  </si>
+  <si>
+    <t>15/01/2025
+R$ 48.757,35</t>
+  </si>
+  <si>
+    <t>009/2025</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE FEIRA NOVA DO MARANHÃO
+Contratação para Prestação de serviços de acessos...</t>
+  </si>
+  <si>
+    <t>CONECTA NETWORKS LTDA
+07.366.656/0001-71</t>
+  </si>
+  <si>
+    <t>15/01/2025
+R$ 3.612,00</t>
+  </si>
+  <si>
+    <t>008/2025</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE FEIRA NOVA DO MARANHÃO
+Contratação de empresas especializada para aquisiç...</t>
+  </si>
+  <si>
+    <t>B. D. DE S. CARDOSO -ME
+33.758.887/0001-30</t>
+  </si>
+  <si>
+    <t>15/01/2025
+R$ 59.303,00</t>
+  </si>
+  <si>
     <t>007/2025</t>
   </si>
   <si>
     <t>SECRETARIA GERAL
 Contratação de empresa especializada para locação...</t>
   </si>
   <si>
     <t>UVCM E SINC
 13.500.739/0001-04</t>
   </si>
   <si>
     <t>14/01/2026
 61.800,00</t>
-  </si>
-[...39 lines deleted...]
-R$ 59.303,00</t>
   </si>
   <si>
     <t>CÂMARA MUNICIPAL DE FEIRA NOVA DO MARANHÃO
 Contratação de empresa especializada para locação...</t>
   </si>
   <si>
     <t xml:space="preserve">13.500.7390001-04
 </t>
   </si>
   <si>
     <t>15/01/2025
 R$ 61.800,00</t>
   </si>
   <si>
     <t>CÂMARA MUNICIPAL DE FEIRA NOVA DO MARANHÃO
 PRIMEIRO TERMO ADITIVO AO CONTRATO Nº 0072025 TEM...</t>
   </si>
   <si>
     <t>14/01/2026
 R$ 61.800,00</t>
   </si>
   <si>
     <t>14/01/2026 a 31/12/2026</t>
   </si>
   <si>
@@ -882,191 +882,191 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>29</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D4" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E4" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="E4" s="1" t="s">
-        <v>19</v>
+      <c r="F4" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>28</v>
       </c>
       <c r="B5" t="s">
+        <v>19</v>
+      </c>
+      <c r="C5" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="C5" s="1" t="s">
+      <c r="D5" s="1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>27</v>
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>26</v>
       </c>
       <c r="F6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>26</v>
       </c>
       <c r="B7" t="s">
         <v>27</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="F7" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>25</v>
       </c>
       <c r="B8" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>33</v>
       </c>
       <c r="F8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>24</v>
       </c>
       <c r="B9" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>35</v>
       </c>
       <c r="F9" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>23</v>
       </c>
       <c r="B10" t="s">
         <v>37</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D10" s="1" t="s">
@@ -1408,51 +1408,51 @@
       </c>
       <c r="C27" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>109</v>
       </c>
       <c r="E27" s="1" t="s">
         <v>110</v>
       </c>
       <c r="F27" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>5</v>
       </c>
       <c r="B28" t="s">
         <v>112</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>113</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="E28" s="1" t="s">
         <v>114</v>
       </c>
       <c r="F28" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>4</v>
       </c>
       <c r="B29" t="s">
         <v>116</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>117</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E29" s="1" t="s">
         <v>118</v>
       </c>
       <c r="F29" t="s">